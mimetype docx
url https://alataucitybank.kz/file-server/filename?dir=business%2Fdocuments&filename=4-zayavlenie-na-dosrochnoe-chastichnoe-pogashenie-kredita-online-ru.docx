--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -202,55 +202,70 @@
         <w:t>Заявление на досрочное частичное погашение кредита</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078705D" w:rsidRPr="002115BA" w:rsidRDefault="0078705D" w:rsidP="0078705D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Прошу произвести списание с банковского счета № ________ в счет досрочного частичного погашения по Договору банковского займа № _______ от ________ года, в сумме ____ (</w:t>
       </w:r>
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>сумма прописью</w:t>
       </w:r>
-      <w:r w:rsidRPr="002115BA">
-[...3 lines deleted...]
-        <w:t>) тенге.</w:t>
+      <w:r w:rsidR="00DD543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) те</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002115BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ге.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078705D" w:rsidRPr="002115BA" w:rsidRDefault="0078705D" w:rsidP="0078705D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Пересчитать график погашения с условием:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078705D" w:rsidRPr="002115BA" w:rsidRDefault="0078705D" w:rsidP="0078705D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -465,132 +480,132 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[Полное наименование Заемщика]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078705D" w:rsidRPr="002115BA" w:rsidRDefault="0078705D" w:rsidP="0078705D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>[цифровая подпись Заемщика в виде QR]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935F4B" w:rsidRDefault="00935F4B">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00935F4B" w:rsidRDefault="00935F4B"/>
     <w:sectPr w:rsidR="00935F4B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B3152"/>
     <w:rsid w:val="006B3152"/>
     <w:rsid w:val="0078705D"/>
     <w:rsid w:val="00935F4B"/>
+    <w:rsid w:val="00DD543C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3C6D78D3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5985D797-2D6C-4D4A-BA1E-64F1F1FF550F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1265,47 +1280,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>162</Words>
   <Characters>926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1086</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Азизов Эльдан Эльданович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>