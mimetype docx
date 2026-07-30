--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -164,73 +164,100 @@
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>________________, __.__.20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E3536" w:rsidRPr="002115BA" w:rsidRDefault="006E3536" w:rsidP="006E3536">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006E3536" w:rsidRPr="002115BA" w:rsidRDefault="006E3536" w:rsidP="006E3536">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002115BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Заявление на полное досрочное погашение кредита</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E3536" w:rsidRPr="002115BA" w:rsidRDefault="006E3536" w:rsidP="006E3536">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002115BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Прошу произвести списание с банковского счета № ________ в счет досрочного погашения по Договору банковского займа № __________ от _________ года, в</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сумме ____ (сумма прописью) те</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76CE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:r w:rsidRPr="002115BA">
-[...20 lines deleted...]
-        <w:t>Прошу произвести списание с банковского счета № ________ в счет досрочного погашения по Договору банковского займа № __________ от _________ года, в сумме ____ (сумма прописью) тенге.</w:t>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002115BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002115BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E3536" w:rsidRPr="002115BA" w:rsidRDefault="006E3536" w:rsidP="006E3536">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002115BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
         <w:t>Подписывая настоящее заявление, заемщик подтверждает и согласен, что в связи с полным досрочным погашением задолженности, ДБЗ № _____ от _____ года прекращает свое действие полностью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E3536" w:rsidRPr="002115BA" w:rsidRDefault="006E3536" w:rsidP="006E3536">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -283,108 +310,111 @@
         </w:rPr>
         <w:br/>
         <w:t>[цифровая подпись Заемщика в виде QR]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00935F4B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00572C6C"/>
     <w:rsid w:val="00572C6C"/>
     <w:rsid w:val="006E3536"/>
     <w:rsid w:val="00935F4B"/>
+    <w:rsid w:val="00C76CE0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1502E5F4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DDE5E610-9008-4186-95D1-30F08837CDD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>